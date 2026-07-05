--- v0 (2026-03-17)
+++ v1 (2026-07-05)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b_astifani\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vetoquinol-my.sharepoint.com/personal/carine_chodlewski_vetoquinol_com/Documents/Bureau/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA89337D-6B32-4AE3-80F8-A1B172468017}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C33D822A-56BE-4AD3-96E6-6B1B2830450A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="1800" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Info QS Doc" sheetId="1" r:id="rId1"/>
     <sheet name="Explication-Explanation" sheetId="10" r:id="rId2"/>
     <sheet name="01 - Identification" sheetId="5" r:id="rId3"/>
     <sheet name="02 - Justif Légal-Legal Proof" sheetId="6" r:id="rId4"/>
     <sheet name="03 - Justif Bancaire-Bank Doc" sheetId="7" r:id="rId5"/>
     <sheet name="04 - QAC" sheetId="8" r:id="rId6"/>
     <sheet name="05 - Justificatif MESRI" sheetId="9" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'01 - Identification'!#REF!</definedName>
     <definedName name="ACT_PARTICIPANTS_DATE_SIGN1">'Info QS Doc'!$C$10</definedName>
     <definedName name="ACT_PARTICIPANTS_DATE_SIGN2">'Info QS Doc'!$C$11</definedName>
     <definedName name="ACT_PARTICIPANTS_NAME_SIGN1">'Info QS Doc'!$B$10</definedName>
     <definedName name="ACT_PARTICIPANTS_NAME_SIGN2">'Info QS Doc'!$B$11</definedName>
     <definedName name="P_APPLICATION_DATE">'Info QS Doc'!$B$6</definedName>
     <definedName name="P_PERIMETRE">'Info QS Doc'!$B$15:$B$26</definedName>
     <definedName name="P_REF">'Info QS Doc'!$B$4</definedName>
     <definedName name="P_REVISION">'Info QS Doc'!$B$5</definedName>
     <definedName name="P_TITLE">'Info QS Doc'!$B$7</definedName>
     <definedName name="P_TYPE">'Info QS Doc'!$B$2</definedName>
     <definedName name="P_UNIT">'Info QS Doc'!$B$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Info QS Doc'!$A$1:$C$21</definedName>
   </definedNames>
@@ -80,51 +82,51 @@
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E2" i="5" l="1"/>
   <c r="A3" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="156">
   <si>
     <t>Titre du document</t>
   </si>
   <si>
     <t>Référence du document</t>
   </si>
   <si>
     <t>Type de document</t>
   </si>
   <si>
     <t>Date de mise à disposition</t>
   </si>
   <si>
     <t>Rédaction</t>
   </si>
   <si>
     <t>Ne pas modifier cette page et constuire votre formulaire à l'aide d'un des autres onglets (données à titre d'exemple).
 Vous pouvez reprendre des informations de cette page (Référence, titre…) en utilisant des fonctions Excel utilisant le nom des cellules.</t>
   </si>
   <si>
     <t>Date/heure (e-sign)</t>
   </si>
   <si>
     <t>Nom(s) du signataire</t>
   </si>
@@ -159,50 +161,56 @@
     <t>Direction Scientifique Groupe</t>
   </si>
   <si>
     <t>Site de Lure</t>
   </si>
   <si>
     <t>Site US</t>
   </si>
   <si>
     <t>Direction Scientifique Lure</t>
   </si>
   <si>
     <t>Direction Industrielle Lure</t>
   </si>
   <si>
     <t>Direction Scientifique US</t>
   </si>
   <si>
     <t>Direction Industrielle US</t>
   </si>
   <si>
     <t>Valeurs possibles :</t>
   </si>
   <si>
     <t>Choisir le périmètre…</t>
+  </si>
+  <si>
+    <t>ACT_PARTICIPANTS_DATE_SIGN1</t>
+  </si>
+  <si>
+    <t>ACT_PARTICIPANTS_DATE_SIGN2</t>
   </si>
   <si>
     <t xml:space="preserve">Approbation </t>
   </si>
   <si>
     <t>VETOQUINOL France</t>
   </si>
   <si>
     <t>Direction Scientifique Lure/Angers</t>
   </si>
   <si>
     <t>Direction Scientifique Angers</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Brief du projet :</t>
   </si>
   <si>
     <t>Pack sélectionné :</t>
   </si>
   <si>
     <t xml:space="preserve">Chiffre d'affaire prévu avec le fournisseur : </t>
   </si>
@@ -1239,75 +1247,84 @@
   <si>
     <t>a) legal proof which can be, depending of your legal entity:</t>
   </si>
   <si>
     <t>a)  "justificatif legal" qui suivant votre forme juridique peut être :</t>
   </si>
   <si>
     <t>2) please attach to this document</t>
   </si>
   <si>
     <t>2) à joindre avec cette fiche:</t>
   </si>
   <si>
     <t>1) all fields should be filled in - if one information is missing, we cannot process your request, and the document will be returned</t>
   </si>
   <si>
     <t>1) tous les champs doivent être remplis - si il manque une information, nous ne pourrons pas prendre en compte la demande, et le formulaire vous sera retourné</t>
   </si>
   <si>
     <t>EXPLANATIONS</t>
   </si>
   <si>
     <t>EXPLICATIONS</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Je confirme avoir pris connaissance des Conditions Générales d'Achat (CGA).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>I acknowledge that I have read the General Terms and Conditions of Purchase (GTC).</t>
+    </r>
+  </si>
+  <si>
     <t>Formulaire à compléter (FR)</t>
   </si>
   <si>
+    <t>Fanny LEPAUL BOLMONT</t>
+  </si>
+  <si>
+    <t>HAG - CREATION DE VOTRE COMPTE FOURNISSEUR / CREATION OF YOUR SUPPLIER ACCOUNT</t>
+  </si>
+  <si>
+    <t>CORP-FORM-0022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Carine CHODLEWSKI, David NUSSBAUM</t>
+  </si>
+  <si>
     <t>Corporate documents</t>
-  </si>
-[...19 lines deleted...]
-    <t>CORP-FORM-0022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1741,51 +1758,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="9" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="9" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1955,50 +1972,53 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2036,66 +2056,69 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -2124,61 +2147,52 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2234,86 +2248,90 @@
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01D0E592.B196F270" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01D0E592.B196F270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/en/media/2694" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/fr/media/2693" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/en/media/2969" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01D0E592.B196F270" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/fr/media/2969" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/en/media/2694" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetoquinol.com/fr/media/2693" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1342390</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>542925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1" descr="cid:image002.jpg@01D0E592.B196F270">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="161925" y="57150"/>
           <a:ext cx="1180465" cy="485775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2354,282 +2372,282 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1788795" y="596265"/>
           <a:ext cx="1351231" cy="537796"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>476250</xdr:colOff>
-          <xdr:row>69</xdr:row>
+          <xdr:colOff>480060</xdr:colOff>
+          <xdr:row>72</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
-          <xdr:row>70</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4097" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4097"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fr-FR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t> Euro</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:colOff>464820</xdr:colOff>
+          <xdr:row>72</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>60960</xdr:colOff>
+          <xdr:row>75</xdr:row>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4098" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4098"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fr-FR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t> Autre, à préciser/Other, please specify :</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>19050</xdr:colOff>
-          <xdr:row>72</xdr:row>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>75</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
-          <xdr:row>73</xdr:row>
+          <xdr:colOff>182880</xdr:colOff>
+          <xdr:row>76</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4099" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4099"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="fr-FR" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t> Virement / Transfer</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:oneCellAnchor>
@@ -2663,460 +2681,757 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="112395" y="66675"/>
           <a:ext cx="1209773" cy="482112"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>182880</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4100" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="4118" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4100"/>
+                  <a14:compatExt spid="_x0000_s4118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>180975</xdr:colOff>
+          <xdr:colOff>182880</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>182880</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4101" name="Check Box 5" hidden="1">
+            <xdr:cNvPr id="4119" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4101"/>
+                  <a14:compatExt spid="_x0000_s4119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>276225</xdr:colOff>
+          <xdr:colOff>274320</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4102" name="Check Box 6" hidden="1">
+            <xdr:cNvPr id="4120" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s4102"/>
+                  <a14:compatExt spid="_x0000_s4120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006100000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>817764</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>320386</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>406976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>91440</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>979170</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1065760</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Rectangle : coins arrondis 3">
+        <xdr:cNvPr id="32" name="Rectangle : coins arrondis 31">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{438060BB-5E2D-4E11-8916-D686840BF822}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4832D392-B82F-4D72-8434-888010D34BDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3141864" y="6401146"/>
-          <a:ext cx="2443596" cy="0"/>
+          <a:off x="1804900" y="7576703"/>
+          <a:ext cx="1499063" cy="658784"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" b="1"/>
             <a:t>Cliquez ici pour la charte</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" b="1" baseline="0"/>
             <a:t> en français</a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="1100" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>129887</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>329045</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>415635</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>981075</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1067665</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Rectangle : coins arrondis 4">
+        <xdr:cNvPr id="33" name="Rectangle : coins arrondis 32">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6BA55E0-7856-4859-8871-018EA3FC10F2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{068CF87C-9E5D-4757-A1D9-0D745C5CA7BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7193627" y="6402185"/>
-          <a:ext cx="2472343" cy="0"/>
+          <a:off x="4329546" y="7585362"/>
+          <a:ext cx="1537854" cy="652030"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" b="1"/>
             <a:t>Click here for the charter in English</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>389658</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>728613</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>815203</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="173183" cy="236763"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image 5">
+        <xdr:cNvPr id="34" name="Image 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6181F687-A05B-47DF-A308-E0A7FD54E01D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA047DC9-031C-42A9-80BE-00522A170463}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3529098" y="6397893"/>
+          <a:off x="2459181" y="7984930"/>
           <a:ext cx="173183" cy="236763"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>455643</xdr:colOff>
-      <xdr:row>34</xdr:row>
-      <xdr:rowOff>734118</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>820708</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="167811" cy="232580"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image 6">
+        <xdr:cNvPr id="35" name="Image 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A396A3E-FD91-4049-BAF8-5C5F6A4089BE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{620755F4-1C68-4408-BA48-98010B389447}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9089103" y="6403398"/>
+          <a:off x="5036302" y="7990435"/>
+          <a:ext cx="167811" cy="232580"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>274320</xdr:colOff>
+          <xdr:row>36</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>304800</xdr:colOff>
+          <xdr:row>37</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="4121" name="Check Box 25" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s4121"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000019100000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>817764</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>320386</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>979170</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="Rectangle : coins arrondis 35">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F33FEA65-7333-4EBC-A116-C68E0EEC85B9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1808364" y="9159586"/>
+          <a:ext cx="1502526" cy="658784"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1100" b="1"/>
+            <a:t>Cliquez ici pour les CGA e</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1100" b="1" baseline="0"/>
+            <a:t>n français</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-FR" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>129887</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>329045</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>247650</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>981075</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="Rectangle : coins arrondis 36">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C4F446-3DDD-45EE-A958-C4E811354169}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4339937" y="9168245"/>
+          <a:ext cx="1536988" cy="652030"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1100" b="1"/>
+            <a:t>Click here for the</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1100" b="1"/>
+            <a:t> GTC in English</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>389658</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>728613</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="173183" cy="236763"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BACF4D6C-EFA6-4B25-932B-A47D8EDA9779}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2466108" y="9567813"/>
+          <a:ext cx="173183" cy="236763"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>455643</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>734118</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="167811" cy="232580"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{638DF0B9-2096-4BEC-BDA9-46B3CB85968E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5046693" y="9573318"/>
           <a:ext cx="167811" cy="232580"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -3351,2881 +3666,2961 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="25.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="51.140625" customWidth="1"/>
+    <col min="1" max="1" width="25.44140625" customWidth="1"/>
+    <col min="2" max="2" width="76.109375" customWidth="1"/>
+    <col min="3" max="3" width="51.109375" customWidth="1"/>
     <col min="4" max="4" width="3" customWidth="1"/>
-    <col min="5" max="5" width="54.85546875" customWidth="1"/>
+    <col min="5" max="5" width="54.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="5"/>
     </row>
-    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="5"/>
     </row>
-    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="5"/>
     </row>
-    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="5"/>
     </row>
-    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="5"/>
     </row>
-    <row r="8" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="A13" s="103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="103"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="104"/>
+      <c r="C13" s="104"/>
+    </row>
+    <row r="15" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="16" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" hidden="1" x14ac:dyDescent="0.3">
       <c r="B16" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="17" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B17" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B18" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="19" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B19" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="20" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="21" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B21" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="22" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B22" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B23" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B24" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B25" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="26" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B26" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6" style="86" customWidth="1"/>
-    <col min="2" max="2" width="92.140625" style="86" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="86"/>
+    <col min="2" max="2" width="92.109375" style="86" customWidth="1"/>
+    <col min="3" max="3" width="6.109375" style="86" customWidth="1"/>
+    <col min="4" max="4" width="88.5546875" style="87" customWidth="1"/>
+    <col min="5" max="5" width="88.5546875" style="86" customWidth="1"/>
+    <col min="6" max="16384" width="11.44140625" style="86"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B2" s="88" t="s">
+        <v>147</v>
+      </c>
+      <c r="D2" s="102" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B3" s="89"/>
+    </row>
+    <row r="4" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B4" s="88" t="s">
         <v>145</v>
       </c>
-      <c r="D2" s="102" t="s">
+      <c r="D4" s="88" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="3" spans="2:4" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="5" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B5" s="89"/>
       <c r="D5" s="89"/>
     </row>
-    <row r="6" spans="2:4" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B6" s="88" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D6" s="88" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:4" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B7" s="89"/>
       <c r="D7" s="89"/>
     </row>
-    <row r="8" spans="2:4" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B8" s="100" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C8" s="99"/>
       <c r="D8" s="98" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B9" s="101" t="s">
+        <v>139</v>
+      </c>
+      <c r="D9" s="96" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="9" spans="2:4" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="B9" s="101" t="s">
+    <row r="10" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B10" s="101" t="s">
         <v>137</v>
       </c>
-      <c r="D9" s="96" t="s">
+      <c r="D10" s="96" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="10" spans="2:4" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="B10" s="101" t="s">
+    <row r="11" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B11" s="101" t="s">
         <v>135</v>
       </c>
-      <c r="D10" s="96" t="s">
+      <c r="D11" s="96" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="11" spans="2:4" ht="42.75" x14ac:dyDescent="0.25">
-      <c r="B11" s="101" t="s">
+    <row r="12" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B12" s="95" t="s">
         <v>133</v>
-      </c>
-[...6 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C12" s="94"/>
       <c r="D12" s="93" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B13" s="89"/>
       <c r="D13" s="89"/>
     </row>
-    <row r="14" spans="2:4" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B14" s="100" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C14" s="99"/>
       <c r="D14" s="98" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B15" s="97" t="s">
+        <v>129</v>
+      </c>
+      <c r="D15" s="96" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B15" s="97" t="s">
+    <row r="16" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="B16" s="97" t="s">
         <v>127</v>
       </c>
-      <c r="D15" s="96" t="s">
+      <c r="D16" s="96" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="16" spans="2:4" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="B16" s="97" t="s">
+    <row r="17" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B17" s="95" t="s">
         <v>125</v>
-      </c>
-[...6 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C17" s="94"/>
       <c r="D17" s="93" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B18" s="90"/>
       <c r="D18" s="89"/>
     </row>
-    <row r="19" spans="2:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="B19" s="92" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D19" s="91" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B20" s="90"/>
       <c r="D20" s="89"/>
     </row>
-    <row r="21" spans="2:4" ht="42.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:4" ht="41.4" x14ac:dyDescent="0.3">
       <c r="B21" s="89" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D21" s="89"/>
     </row>
-    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B22" s="89"/>
       <c r="D22" s="89"/>
     </row>
-    <row r="23" spans="2:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="B23" s="88" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D23" s="88" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.3">
       <c r="B24" s="89"/>
       <c r="D24" s="89"/>
     </row>
-    <row r="25" spans="2:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:4" ht="27.6" x14ac:dyDescent="0.3">
       <c r="B25" s="88" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D25" s="88" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AH88"/>
+  <dimension ref="A1:AH91"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:Q3"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S36" sqref="S36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="1.7109375" style="11" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="11.42578125" style="11" customWidth="1"/>
+    <col min="1" max="2" width="1.6640625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" style="11" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" style="11" customWidth="1"/>
+    <col min="5" max="5" width="11.44140625" style="11" customWidth="1"/>
     <col min="6" max="6" width="4" style="11" customWidth="1"/>
-    <col min="7" max="7" width="1.7109375" style="11" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="6.85546875" style="11" customWidth="1"/>
+    <col min="7" max="7" width="1.6640625" style="11" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" style="11" customWidth="1"/>
+    <col min="9" max="10" width="3.44140625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="2.33203125" style="11" customWidth="1"/>
+    <col min="12" max="12" width="15.5546875" style="11" customWidth="1"/>
+    <col min="13" max="14" width="11.44140625" style="11" customWidth="1"/>
+    <col min="15" max="15" width="6.88671875" style="11" customWidth="1"/>
     <col min="16" max="16" width="3" style="11" customWidth="1"/>
-    <col min="17" max="17" width="0.7109375" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="39" max="16384" width="11.42578125" style="9"/>
+    <col min="17" max="17" width="0.6640625" style="11" customWidth="1"/>
+    <col min="18" max="18" width="10.88671875" style="11" customWidth="1"/>
+    <col min="19" max="19" width="10.6640625" style="11" customWidth="1"/>
+    <col min="20" max="20" width="10.6640625" style="10" customWidth="1"/>
+    <col min="21" max="28" width="10.6640625" style="9" customWidth="1"/>
+    <col min="29" max="29" width="30.88671875" style="9" customWidth="1"/>
+    <col min="30" max="38" width="10.6640625" style="9" customWidth="1"/>
+    <col min="39" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="K1" s="175" t="s">
+    <row r="1" spans="1:34" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="167"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="174" t="s">
+        <v>116</v>
+      </c>
+      <c r="F1" s="175"/>
+      <c r="G1" s="175"/>
+      <c r="H1" s="175"/>
+      <c r="I1" s="175"/>
+      <c r="J1" s="176"/>
+      <c r="K1" s="174" t="s">
         <v>16</v>
       </c>
-      <c r="L1" s="176"/>
-[...4 lines deleted...]
-      <c r="Q1" s="177"/>
+      <c r="L1" s="175"/>
+      <c r="M1" s="175"/>
+      <c r="N1" s="175"/>
+      <c r="O1" s="175"/>
+      <c r="P1" s="175"/>
+      <c r="Q1" s="176"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
     </row>
-    <row r="2" spans="1:34" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E2" s="175" t="str">
+    <row r="2" spans="1:34" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="170"/>
+      <c r="B2" s="171"/>
+      <c r="C2" s="171"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="174" t="str">
         <f>P_TITLE</f>
         <v>HAG - CREATION DE VOTRE COMPTE FOURNISSEUR / CREATION OF YOUR SUPPLIER ACCOUNT</v>
       </c>
-      <c r="F2" s="176"/>
-[...10 lines deleted...]
-      <c r="Q2" s="177"/>
+      <c r="F2" s="175"/>
+      <c r="G2" s="175"/>
+      <c r="H2" s="175"/>
+      <c r="I2" s="175"/>
+      <c r="J2" s="175"/>
+      <c r="K2" s="175"/>
+      <c r="L2" s="175"/>
+      <c r="M2" s="175"/>
+      <c r="N2" s="175"/>
+      <c r="O2" s="175"/>
+      <c r="P2" s="175"/>
+      <c r="Q2" s="176"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
     </row>
-    <row r="3" spans="1:34" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="174" t="str">
+    <row r="3" spans="1:34" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="173" t="str">
         <f>"Référence : " &amp; P_REF &amp; " v" &amp; IF(P_REVISION&lt;10,"0" &amp; P_REVISION,P_REVISION) &amp; "  mis en application le " &amp; P_APPLICATION_DATE</f>
-        <v>Référence : CORP-FORM-0022 v06  mis en application le 13/05/2025</v>
-[...16 lines deleted...]
-      <c r="Q3" s="174"/>
+        <v>Référence : CORP-FORM-0022 v07  mis en application le 01/04/2026</v>
+      </c>
+      <c r="B3" s="173"/>
+      <c r="C3" s="173"/>
+      <c r="D3" s="173"/>
+      <c r="E3" s="173"/>
+      <c r="F3" s="173"/>
+      <c r="G3" s="173"/>
+      <c r="H3" s="173"/>
+      <c r="I3" s="173"/>
+      <c r="J3" s="173"/>
+      <c r="K3" s="173"/>
+      <c r="L3" s="173"/>
+      <c r="M3" s="173"/>
+      <c r="N3" s="173"/>
+      <c r="O3" s="173"/>
+      <c r="P3" s="173"/>
+      <c r="Q3" s="173"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
     </row>
-    <row r="4" spans="1:34" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="N4" s="151"/>
+    <row r="4" spans="1:34" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="155"/>
+      <c r="B4" s="156"/>
+      <c r="C4" s="156"/>
+      <c r="D4" s="156"/>
+      <c r="E4" s="156"/>
+      <c r="F4" s="153" t="s">
+        <v>115</v>
+      </c>
+      <c r="G4" s="153"/>
+      <c r="H4" s="153"/>
+      <c r="I4" s="153"/>
+      <c r="J4" s="153"/>
+      <c r="K4" s="153"/>
+      <c r="L4" s="153"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="153"/>
       <c r="O4" s="85"/>
       <c r="P4" s="84"/>
       <c r="Q4" s="71"/>
       <c r="R4" s="71"/>
       <c r="S4" s="71"/>
       <c r="T4" s="34"/>
       <c r="AD4" s="9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AH4" s="9" t="s">
-        <v>111</v>
-[...16 lines deleted...]
-      <c r="N5" s="152"/>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="157"/>
+      <c r="B5" s="158"/>
+      <c r="C5" s="158"/>
+      <c r="D5" s="158"/>
+      <c r="E5" s="158"/>
+      <c r="F5" s="154"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="154"/>
+      <c r="I5" s="154"/>
+      <c r="J5" s="154"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="154"/>
+      <c r="M5" s="154"/>
+      <c r="N5" s="154"/>
       <c r="O5" s="9"/>
       <c r="P5" s="80"/>
       <c r="T5" s="34"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="31"/>
       <c r="AD5" s="9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AH5" s="9" t="s">
-        <v>109</v>
-[...16 lines deleted...]
-      <c r="N6" s="152"/>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="157"/>
+      <c r="B6" s="158"/>
+      <c r="C6" s="158"/>
+      <c r="D6" s="158"/>
+      <c r="E6" s="158"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="154"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="154"/>
+      <c r="J6" s="154"/>
+      <c r="K6" s="154"/>
+      <c r="L6" s="154"/>
+      <c r="M6" s="154"/>
+      <c r="N6" s="154"/>
       <c r="O6" s="9"/>
       <c r="P6" s="80"/>
       <c r="T6" s="34"/>
       <c r="Y6" s="31"/>
       <c r="Z6" s="31"/>
       <c r="AD6" s="9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AH6" s="9" t="s">
-        <v>107</v>
-[...16 lines deleted...]
-      <c r="N7" s="152"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" ht="9.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="157"/>
+      <c r="B7" s="158"/>
+      <c r="C7" s="158"/>
+      <c r="D7" s="158"/>
+      <c r="E7" s="158"/>
+      <c r="F7" s="154"/>
+      <c r="G7" s="154"/>
+      <c r="H7" s="154"/>
+      <c r="I7" s="154"/>
+      <c r="J7" s="154"/>
+      <c r="K7" s="154"/>
+      <c r="L7" s="154"/>
+      <c r="M7" s="154"/>
+      <c r="N7" s="154"/>
       <c r="O7" s="9"/>
       <c r="P7" s="80"/>
       <c r="T7" s="34"/>
       <c r="Y7" s="31"/>
       <c r="Z7" s="31"/>
       <c r="AD7" s="9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AH7" s="9" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:34" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="83"/>
       <c r="C8" s="21"/>
       <c r="D8" s="56"/>
       <c r="E8" s="56"/>
       <c r="F8" s="56"/>
       <c r="G8" s="21"/>
       <c r="H8" s="82"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="13"/>
       <c r="P8" s="15"/>
       <c r="T8" s="34"/>
       <c r="Y8" s="31"/>
       <c r="Z8" s="31"/>
       <c r="AD8" s="9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="81"/>
-      <c r="B9" s="117" t="s">
-        <v>103</v>
+      <c r="B9" s="118" t="s">
+        <v>105</v>
       </c>
       <c r="C9" s="135"/>
       <c r="D9" s="135"/>
       <c r="E9" s="135"/>
       <c r="F9" s="135"/>
       <c r="G9" s="135"/>
       <c r="H9" s="135"/>
       <c r="I9" s="135"/>
       <c r="J9" s="135"/>
       <c r="K9" s="135"/>
       <c r="L9" s="135"/>
       <c r="M9" s="135"/>
       <c r="N9" s="135"/>
-      <c r="O9" s="157"/>
+      <c r="O9" s="159"/>
       <c r="P9" s="80"/>
       <c r="R9" s="18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="T9" s="34"/>
       <c r="Y9" s="31"/>
       <c r="Z9" s="31"/>
       <c r="AD9" s="9" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="B10" s="59"/>
       <c r="C10" s="79"/>
       <c r="D10" s="78"/>
       <c r="E10" s="77"/>
       <c r="F10" s="58"/>
       <c r="G10" s="58"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="58"/>
       <c r="L10" s="58"/>
       <c r="M10" s="77"/>
       <c r="N10" s="58"/>
       <c r="O10" s="57"/>
       <c r="P10" s="15"/>
       <c r="T10" s="34"/>
       <c r="Y10" s="31"/>
       <c r="Z10" s="31"/>
       <c r="AD10" s="9" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:34" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="23"/>
       <c r="B11" s="33"/>
-      <c r="C11" s="123" t="s">
-[...14 lines deleted...]
-      <c r="N11" s="160"/>
+      <c r="C11" s="124" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" s="124"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="163"/>
+      <c r="G11" s="163"/>
+      <c r="H11" s="163"/>
+      <c r="I11" s="163"/>
+      <c r="J11" s="163"/>
+      <c r="K11" s="163"/>
+      <c r="L11" s="163"/>
+      <c r="M11" s="161" t="s">
+        <v>100</v>
+      </c>
+      <c r="N11" s="162"/>
       <c r="O11" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P11" s="15"/>
       <c r="S11" s="9"/>
       <c r="T11" s="72"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AD11" s="9" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:34" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23"/>
       <c r="B12" s="33"/>
-      <c r="C12" s="107" t="s">
-[...12 lines deleted...]
-      <c r="N12" s="160"/>
+      <c r="C12" s="108" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="160"/>
+      <c r="G12" s="160"/>
+      <c r="H12" s="160"/>
+      <c r="I12" s="160"/>
+      <c r="J12" s="160"/>
+      <c r="K12" s="160"/>
+      <c r="L12" s="160"/>
+      <c r="M12" s="162"/>
+      <c r="N12" s="162"/>
       <c r="O12" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P12" s="15"/>
       <c r="S12" s="9"/>
       <c r="T12" s="72"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AD12" s="9" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:34" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="23"/>
       <c r="B13" s="33"/>
-      <c r="C13" s="130" t="s">
-[...12 lines deleted...]
-      <c r="N13" s="160"/>
+      <c r="C13" s="131" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="164"/>
+      <c r="E13" s="164"/>
+      <c r="F13" s="160"/>
+      <c r="G13" s="160"/>
+      <c r="H13" s="160"/>
+      <c r="I13" s="160"/>
+      <c r="J13" s="160"/>
+      <c r="K13" s="160"/>
+      <c r="L13" s="160"/>
+      <c r="M13" s="162"/>
+      <c r="N13" s="162"/>
       <c r="O13" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P13" s="15"/>
       <c r="S13" s="9"/>
       <c r="T13" s="72"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AD13" s="9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AH13" s="9" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:34" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="23"/>
       <c r="B14" s="33"/>
-      <c r="C14" s="130" t="s">
-[...10 lines deleted...]
-      <c r="L14" s="163"/>
+      <c r="C14" s="131" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="131"/>
+      <c r="E14" s="131"/>
+      <c r="F14" s="165"/>
+      <c r="G14" s="165"/>
+      <c r="H14" s="165"/>
+      <c r="I14" s="165"/>
+      <c r="J14" s="165"/>
+      <c r="K14" s="165"/>
+      <c r="L14" s="165"/>
       <c r="M14" s="76"/>
       <c r="N14" s="76"/>
       <c r="O14" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P14" s="15"/>
       <c r="S14" s="9"/>
       <c r="T14" s="72"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AD14" s="9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AH14" s="9" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:34" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="B15" s="14"/>
       <c r="C15" s="75"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="73"/>
       <c r="I15" s="73"/>
       <c r="J15" s="73"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="73"/>
       <c r="N15" s="13"/>
       <c r="O15" s="35"/>
       <c r="P15" s="15"/>
       <c r="S15" s="9"/>
       <c r="T15" s="72"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AD15" s="9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AH15" s="9" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:34" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
-      <c r="B16" s="117" t="s">
-        <v>87</v>
+      <c r="B16" s="118" t="s">
+        <v>89</v>
       </c>
       <c r="C16" s="135"/>
       <c r="D16" s="135"/>
       <c r="E16" s="135"/>
       <c r="F16" s="135"/>
       <c r="G16" s="135"/>
       <c r="H16" s="135"/>
       <c r="I16" s="135"/>
       <c r="J16" s="135"/>
       <c r="K16" s="135"/>
       <c r="L16" s="135"/>
       <c r="M16" s="135"/>
       <c r="N16" s="135"/>
       <c r="O16" s="136"/>
       <c r="P16" s="15"/>
       <c r="T16" s="34"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
     </row>
-    <row r="17" spans="1:30" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:30" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="23"/>
       <c r="B17" s="33"/>
-      <c r="C17" s="123" t="s">
-[...4 lines deleted...]
-      <c r="F17" s="123"/>
+      <c r="C17" s="124" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="124"/>
+      <c r="E17" s="124"/>
+      <c r="F17" s="124"/>
       <c r="G17" s="21"/>
-      <c r="H17" s="104"/>
-[...5 lines deleted...]
-      <c r="N17" s="105"/>
+      <c r="H17" s="105"/>
+      <c r="I17" s="106"/>
+      <c r="J17" s="106"/>
+      <c r="K17" s="106"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="106"/>
+      <c r="N17" s="106"/>
       <c r="O17" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P17" s="15"/>
       <c r="R17" s="71"/>
       <c r="S17" s="9"/>
       <c r="T17" s="34"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
     </row>
-    <row r="18" spans="1:30" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:30" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23"/>
       <c r="B18" s="33"/>
-      <c r="C18" s="123" t="s">
-[...4 lines deleted...]
-      <c r="F18" s="123"/>
+      <c r="C18" s="124" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="124"/>
+      <c r="E18" s="124"/>
+      <c r="F18" s="124"/>
       <c r="G18" s="21"/>
-      <c r="H18" s="104"/>
-[...5 lines deleted...]
-      <c r="N18" s="105"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="106"/>
+      <c r="J18" s="106"/>
+      <c r="K18" s="106"/>
+      <c r="L18" s="106"/>
+      <c r="M18" s="106"/>
+      <c r="N18" s="106"/>
       <c r="O18" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P18" s="15"/>
       <c r="R18" s="71"/>
       <c r="S18" s="9"/>
       <c r="T18" s="34"/>
       <c r="Y18" s="31"/>
       <c r="Z18" s="31"/>
       <c r="AD18" s="31"/>
     </row>
-    <row r="19" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="23"/>
       <c r="B19" s="67"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="137"/>
       <c r="F19" s="137"/>
       <c r="G19" s="21"/>
-      <c r="H19" s="120"/>
-[...5 lines deleted...]
-      <c r="N19" s="113"/>
+      <c r="H19" s="121"/>
+      <c r="I19" s="114"/>
+      <c r="J19" s="114"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="114"/>
+      <c r="M19" s="114"/>
+      <c r="N19" s="114"/>
       <c r="O19" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P19" s="15"/>
       <c r="S19" s="9"/>
       <c r="T19" s="34"/>
       <c r="Y19" s="31"/>
       <c r="Z19" s="31"/>
       <c r="AD19" s="31"/>
     </row>
-    <row r="20" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:30" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="23"/>
       <c r="B20" s="67"/>
-      <c r="C20" s="130" t="s">
-[...4 lines deleted...]
-      <c r="F20" s="130"/>
+      <c r="C20" s="131" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="131"/>
+      <c r="E20" s="131"/>
+      <c r="F20" s="131"/>
       <c r="G20" s="55"/>
-      <c r="H20" s="120"/>
-[...5 lines deleted...]
-      <c r="N20" s="113"/>
+      <c r="H20" s="121"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="114"/>
+      <c r="L20" s="114"/>
+      <c r="M20" s="114"/>
+      <c r="N20" s="114"/>
       <c r="O20" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P20" s="15"/>
       <c r="S20" s="9"/>
       <c r="T20" s="34"/>
       <c r="Y20" s="31"/>
       <c r="Z20" s="31"/>
       <c r="AD20" s="31"/>
     </row>
-    <row r="21" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="23"/>
       <c r="B21" s="67"/>
       <c r="C21" s="55"/>
-      <c r="D21" s="130" t="s">
-[...3 lines deleted...]
-      <c r="F21" s="130"/>
+      <c r="D21" s="131" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" s="131"/>
+      <c r="F21" s="131"/>
       <c r="G21" s="55"/>
-      <c r="H21" s="112"/>
-[...5 lines deleted...]
-      <c r="N21" s="112"/>
+      <c r="H21" s="113"/>
+      <c r="I21" s="113"/>
+      <c r="J21" s="113"/>
+      <c r="K21" s="113"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="113"/>
+      <c r="N21" s="113"/>
       <c r="O21" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P21" s="15"/>
       <c r="S21" s="9"/>
       <c r="T21" s="34"/>
       <c r="Y21" s="31"/>
       <c r="Z21" s="31"/>
       <c r="AD21" s="31"/>
     </row>
-    <row r="22" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="23"/>
       <c r="B22" s="67"/>
       <c r="C22" s="55"/>
-      <c r="D22" s="130" t="s">
-[...3 lines deleted...]
-      <c r="F22" s="130"/>
+      <c r="D22" s="131" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" s="131"/>
+      <c r="F22" s="131"/>
       <c r="G22" s="55"/>
-      <c r="H22" s="112"/>
-[...5 lines deleted...]
-      <c r="N22" s="112"/>
+      <c r="H22" s="113"/>
+      <c r="I22" s="113"/>
+      <c r="J22" s="113"/>
+      <c r="K22" s="113"/>
+      <c r="L22" s="113"/>
+      <c r="M22" s="113"/>
+      <c r="N22" s="113"/>
       <c r="O22" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P22" s="15"/>
       <c r="S22" s="9"/>
       <c r="T22" s="34"/>
       <c r="Y22" s="31"/>
       <c r="Z22" s="31"/>
       <c r="AD22" s="31"/>
     </row>
-    <row r="23" spans="1:30" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:30" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="23"/>
       <c r="B23" s="67"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="70"/>
       <c r="I23" s="68"/>
       <c r="J23" s="68"/>
       <c r="K23" s="68"/>
       <c r="L23" s="69"/>
       <c r="M23" s="68"/>
       <c r="N23" s="68"/>
       <c r="O23" s="29"/>
       <c r="P23" s="15"/>
       <c r="S23" s="9"/>
       <c r="T23" s="34"/>
       <c r="Y23" s="31"/>
       <c r="Z23" s="31"/>
       <c r="AD23" s="31"/>
     </row>
-    <row r="24" spans="1:30" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:30" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="23"/>
       <c r="B24" s="67"/>
-      <c r="D24" s="162" t="s">
-[...3 lines deleted...]
-      <c r="F24" s="162"/>
+      <c r="D24" s="164" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="164"/>
+      <c r="F24" s="164"/>
       <c r="G24" s="19"/>
-      <c r="H24" s="147"/>
-[...5 lines deleted...]
-      <c r="N24" s="147"/>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
+      <c r="J24" s="149"/>
+      <c r="K24" s="149"/>
+      <c r="L24" s="149"/>
+      <c r="M24" s="149"/>
+      <c r="N24" s="149"/>
       <c r="O24" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P24" s="15"/>
       <c r="S24" s="9"/>
       <c r="T24" s="34"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="31"/>
       <c r="AD24" s="31"/>
     </row>
-    <row r="25" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
       <c r="B25" s="67"/>
       <c r="C25" s="20"/>
       <c r="D25" s="9"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="66"/>
       <c r="L25" s="22"/>
       <c r="M25" s="50"/>
       <c r="N25" s="50"/>
       <c r="O25" s="17"/>
       <c r="P25" s="15"/>
       <c r="T25" s="34"/>
       <c r="Y25" s="31"/>
       <c r="Z25" s="31"/>
       <c r="AD25" s="31"/>
     </row>
-    <row r="26" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
-      <c r="B26" s="117" t="s">
-[...14 lines deleted...]
-      <c r="O26" s="119"/>
+      <c r="B26" s="118" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="119"/>
+      <c r="D26" s="119"/>
+      <c r="E26" s="119"/>
+      <c r="F26" s="119"/>
+      <c r="G26" s="119"/>
+      <c r="H26" s="119"/>
+      <c r="I26" s="119"/>
+      <c r="J26" s="119"/>
+      <c r="K26" s="119"/>
+      <c r="L26" s="119"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="119"/>
+      <c r="O26" s="120"/>
       <c r="P26" s="15"/>
       <c r="T26" s="34"/>
     </row>
     <row r="27" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
       <c r="B27" s="59"/>
-      <c r="C27" s="22" t="s">
-        <v>79</v>
+      <c r="C27" s="65" t="s">
+        <v>81</v>
       </c>
       <c r="D27" s="65"/>
       <c r="E27" s="65"/>
       <c r="F27" s="58"/>
       <c r="G27" s="64"/>
-      <c r="H27" s="62" t="s">
-[...6 lines deleted...]
-      <c r="M27" s="62"/>
+      <c r="H27" s="103" t="s">
+        <v>80</v>
+      </c>
+      <c r="I27" s="103"/>
+      <c r="J27" s="103"/>
+      <c r="K27" s="103"/>
+      <c r="L27" s="103"/>
+      <c r="M27" s="103"/>
       <c r="N27" s="58"/>
       <c r="O27" s="57"/>
       <c r="P27" s="15"/>
       <c r="T27" s="34"/>
     </row>
-    <row r="28" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="23"/>
       <c r="B28" s="33"/>
       <c r="C28" s="63" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="G28" s="63" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="K28" s="32"/>
       <c r="L28" s="62"/>
       <c r="M28" s="62"/>
       <c r="O28" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P28" s="15"/>
       <c r="T28" s="34"/>
     </row>
-    <row r="29" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="23"/>
       <c r="B29" s="33"/>
       <c r="C29" s="63"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="G29" s="32"/>
-      <c r="H29" s="134" t="s">
-[...2 lines deleted...]
-      <c r="I29" s="134"/>
+      <c r="H29" s="166" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="166"/>
       <c r="K29" s="32"/>
       <c r="L29" s="62"/>
       <c r="M29" s="62"/>
       <c r="O29" s="29"/>
       <c r="P29" s="15"/>
       <c r="T29" s="34"/>
     </row>
-    <row r="30" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="23"/>
       <c r="B30" s="33"/>
       <c r="C30" s="22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O30" s="29"/>
       <c r="P30" s="15"/>
       <c r="T30" s="34"/>
     </row>
-    <row r="31" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="23"/>
       <c r="B31" s="33"/>
       <c r="C31" s="22"/>
       <c r="O31" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P31" s="15"/>
       <c r="T31" s="34"/>
     </row>
     <row r="32" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="23"/>
       <c r="B32" s="33"/>
       <c r="C32" s="22"/>
-      <c r="D32" s="164" t="s">
-[...12 lines deleted...]
-      <c r="O32" s="165"/>
+      <c r="D32" s="140" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="140"/>
+      <c r="F32" s="140"/>
+      <c r="G32" s="140"/>
+      <c r="H32" s="140"/>
+      <c r="I32" s="140"/>
+      <c r="J32" s="140"/>
+      <c r="K32" s="140"/>
+      <c r="L32" s="140"/>
+      <c r="M32" s="140"/>
+      <c r="N32" s="140"/>
+      <c r="O32" s="141"/>
       <c r="P32" s="15"/>
       <c r="T32" s="34"/>
     </row>
     <row r="33" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="23"/>
       <c r="B33" s="33"/>
       <c r="C33" s="22"/>
-      <c r="D33" s="164"/>
-[...10 lines deleted...]
-      <c r="O33" s="165"/>
+      <c r="D33" s="140"/>
+      <c r="E33" s="140"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="140"/>
+      <c r="H33" s="140"/>
+      <c r="I33" s="140"/>
+      <c r="J33" s="140"/>
+      <c r="K33" s="140"/>
+      <c r="L33" s="140"/>
+      <c r="M33" s="140"/>
+      <c r="N33" s="140"/>
+      <c r="O33" s="141"/>
       <c r="P33" s="15"/>
       <c r="T33" s="34"/>
     </row>
     <row r="34" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="23"/>
       <c r="B34" s="33"/>
       <c r="C34" s="22"/>
-      <c r="D34" s="164"/>
-[...10 lines deleted...]
-      <c r="O34" s="165"/>
+      <c r="D34" s="140"/>
+      <c r="E34" s="140"/>
+      <c r="F34" s="140"/>
+      <c r="G34" s="140"/>
+      <c r="H34" s="140"/>
+      <c r="I34" s="140"/>
+      <c r="J34" s="140"/>
+      <c r="K34" s="140"/>
+      <c r="L34" s="140"/>
+      <c r="M34" s="140"/>
+      <c r="N34" s="140"/>
+      <c r="O34" s="141"/>
       <c r="P34" s="15"/>
       <c r="T34" s="34"/>
     </row>
-    <row r="35" spans="1:30" ht="82.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="23"/>
-      <c r="B35" s="14"/>
-[...12 lines deleted...]
-      <c r="O35" s="167"/>
+      <c r="B35" s="33"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="140"/>
+      <c r="E35" s="140"/>
+      <c r="F35" s="140"/>
+      <c r="G35" s="140"/>
+      <c r="H35" s="140"/>
+      <c r="I35" s="140"/>
+      <c r="J35" s="140"/>
+      <c r="K35" s="140"/>
+      <c r="L35" s="140"/>
+      <c r="M35" s="140"/>
+      <c r="N35" s="140"/>
+      <c r="O35" s="141"/>
       <c r="P35" s="15"/>
       <c r="T35" s="34"/>
     </row>
-    <row r="36" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:30" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
-      <c r="B36" s="114" t="s">
-[...14 lines deleted...]
-      <c r="O36" s="122"/>
+      <c r="B36" s="33"/>
+      <c r="D36" s="140"/>
+      <c r="E36" s="140"/>
+      <c r="F36" s="140"/>
+      <c r="G36" s="140"/>
+      <c r="H36" s="140"/>
+      <c r="I36" s="140"/>
+      <c r="J36" s="140"/>
+      <c r="K36" s="140"/>
+      <c r="L36" s="140"/>
+      <c r="M36" s="140"/>
+      <c r="N36" s="140"/>
+      <c r="O36" s="141"/>
       <c r="P36" s="15"/>
       <c r="T36" s="34"/>
-      <c r="Y36" s="31"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
-      <c r="B37" s="59"/>
-[...12 lines deleted...]
-      <c r="O37" s="57"/>
+      <c r="B37" s="33"/>
+      <c r="D37" s="140" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" s="140"/>
+      <c r="F37" s="140"/>
+      <c r="G37" s="140"/>
+      <c r="H37" s="140"/>
+      <c r="I37" s="140"/>
+      <c r="J37" s="140"/>
+      <c r="K37" s="140"/>
+      <c r="L37" s="140"/>
+      <c r="M37" s="140"/>
+      <c r="N37" s="140"/>
+      <c r="O37" s="141"/>
       <c r="P37" s="15"/>
       <c r="T37" s="34"/>
-      <c r="Y37" s="31"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="38" spans="1:30" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="23"/>
-      <c r="B38" s="33"/>
-[...14 lines deleted...]
-      <c r="O38" s="17"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="140"/>
+      <c r="E38" s="140"/>
+      <c r="F38" s="140"/>
+      <c r="G38" s="140"/>
+      <c r="H38" s="140"/>
+      <c r="I38" s="140"/>
+      <c r="J38" s="140"/>
+      <c r="K38" s="140"/>
+      <c r="L38" s="140"/>
+      <c r="M38" s="140"/>
+      <c r="N38" s="140"/>
+      <c r="O38" s="141"/>
       <c r="P38" s="15"/>
-      <c r="S38" s="9"/>
       <c r="T38" s="34"/>
-      <c r="Y38" s="31"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="39" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="23"/>
-      <c r="B39" s="33"/>
-[...14 lines deleted...]
-      <c r="O39" s="17"/>
+      <c r="B39" s="115" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="122"/>
+      <c r="D39" s="122"/>
+      <c r="E39" s="122"/>
+      <c r="F39" s="122"/>
+      <c r="G39" s="122"/>
+      <c r="H39" s="122"/>
+      <c r="I39" s="122"/>
+      <c r="J39" s="122"/>
+      <c r="K39" s="122"/>
+      <c r="L39" s="122"/>
+      <c r="M39" s="122"/>
+      <c r="N39" s="122"/>
+      <c r="O39" s="123"/>
       <c r="P39" s="15"/>
-      <c r="S39" s="9"/>
       <c r="T39" s="34"/>
       <c r="Y39" s="31"/>
       <c r="Z39" s="31"/>
       <c r="AD39" s="31"/>
     </row>
-    <row r="40" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="23"/>
-      <c r="B40" s="33"/>
-[...14 lines deleted...]
-      <c r="O40" s="17"/>
+      <c r="B40" s="59"/>
+      <c r="C40" s="58"/>
+      <c r="D40" s="58"/>
+      <c r="E40" s="58"/>
+      <c r="F40" s="58"/>
+      <c r="G40" s="58"/>
+      <c r="H40" s="58"/>
+      <c r="I40" s="58"/>
+      <c r="J40" s="58"/>
+      <c r="K40" s="58"/>
+      <c r="L40" s="58"/>
+      <c r="M40" s="58"/>
+      <c r="N40" s="58"/>
+      <c r="O40" s="57"/>
       <c r="P40" s="15"/>
-      <c r="S40" s="9"/>
       <c r="T40" s="34"/>
       <c r="Y40" s="31"/>
       <c r="Z40" s="31"/>
       <c r="AD40" s="31"/>
     </row>
-    <row r="41" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="23"/>
       <c r="B41" s="33"/>
-      <c r="C41" s="55"/>
-[...12 lines deleted...]
-      <c r="N41" s="112"/>
+      <c r="C41" s="124" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41" s="124"/>
+      <c r="E41" s="124"/>
+      <c r="F41" s="124"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="105"/>
+      <c r="I41" s="106"/>
+      <c r="J41" s="106"/>
+      <c r="K41" s="106"/>
+      <c r="L41" s="106"/>
+      <c r="M41" s="106"/>
+      <c r="N41" s="106"/>
       <c r="O41" s="17"/>
       <c r="P41" s="15"/>
       <c r="S41" s="9"/>
       <c r="T41" s="34"/>
       <c r="Y41" s="31"/>
       <c r="Z41" s="31"/>
       <c r="AD41" s="31"/>
     </row>
-    <row r="42" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="23"/>
       <c r="B42" s="33"/>
-      <c r="C42" s="55"/>
-[...12 lines deleted...]
-      <c r="N42" s="112"/>
+      <c r="C42" s="137" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="121"/>
+      <c r="I42" s="114"/>
+      <c r="J42" s="114"/>
+      <c r="K42" s="114"/>
+      <c r="L42" s="114"/>
+      <c r="M42" s="114"/>
+      <c r="N42" s="114"/>
       <c r="O42" s="17"/>
       <c r="P42" s="15"/>
       <c r="S42" s="9"/>
       <c r="T42" s="34"/>
       <c r="Y42" s="31"/>
       <c r="Z42" s="31"/>
       <c r="AD42" s="31"/>
     </row>
     <row r="43" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="B43" s="33"/>
       <c r="C43" s="131" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D43" s="131"/>
+      <c r="E43" s="131"/>
+      <c r="F43" s="131"/>
+      <c r="G43" s="55"/>
+      <c r="H43" s="121"/>
+      <c r="I43" s="114"/>
+      <c r="J43" s="114"/>
+      <c r="K43" s="114"/>
+      <c r="L43" s="114"/>
+      <c r="M43" s="114"/>
+      <c r="N43" s="114"/>
+      <c r="O43" s="17"/>
       <c r="P43" s="15"/>
       <c r="S43" s="9"/>
       <c r="T43" s="34"/>
       <c r="Y43" s="31"/>
       <c r="Z43" s="31"/>
       <c r="AD43" s="31"/>
     </row>
-    <row r="44" spans="1:30" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="33"/>
-      <c r="C44" s="139" t="s">
-[...13 lines deleted...]
-      <c r="O44" s="29"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="131" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" s="131"/>
+      <c r="F44" s="131"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="113"/>
+      <c r="I44" s="113"/>
+      <c r="J44" s="113"/>
+      <c r="K44" s="113"/>
+      <c r="L44" s="113"/>
+      <c r="M44" s="113"/>
+      <c r="N44" s="113"/>
+      <c r="O44" s="17"/>
       <c r="P44" s="15"/>
       <c r="S44" s="9"/>
       <c r="T44" s="34"/>
       <c r="Y44" s="31"/>
       <c r="Z44" s="31"/>
       <c r="AD44" s="31"/>
     </row>
-    <row r="45" spans="1:30" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="33"/>
-      <c r="C45" s="53"/>
-[...17 lines deleted...]
-      </c>
+      <c r="C45" s="55"/>
+      <c r="D45" s="131" t="s">
+        <v>55</v>
+      </c>
+      <c r="E45" s="131"/>
+      <c r="F45" s="131"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="113"/>
+      <c r="I45" s="113"/>
+      <c r="J45" s="113"/>
+      <c r="K45" s="113"/>
+      <c r="L45" s="113"/>
+      <c r="M45" s="113"/>
+      <c r="N45" s="113"/>
+      <c r="O45" s="17"/>
       <c r="P45" s="15"/>
       <c r="S45" s="9"/>
       <c r="T45" s="34"/>
       <c r="Y45" s="31"/>
       <c r="Z45" s="31"/>
       <c r="AD45" s="31"/>
     </row>
-    <row r="46" spans="1:30" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="23"/>
       <c r="B46" s="33"/>
-      <c r="C46" s="138" t="s">
-[...12 lines deleted...]
-      <c r="N46" s="110"/>
+      <c r="C46" s="132" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="133"/>
+      <c r="E46" s="114"/>
+      <c r="F46" s="114"/>
+      <c r="G46" s="114"/>
+      <c r="H46" s="114"/>
+      <c r="I46" s="114"/>
+      <c r="J46" s="114"/>
+      <c r="K46" s="114"/>
+      <c r="L46" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="M46" s="114"/>
+      <c r="N46" s="114"/>
       <c r="O46" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P46" s="15"/>
       <c r="S46" s="9"/>
       <c r="T46" s="34"/>
       <c r="Y46" s="31"/>
       <c r="Z46" s="31"/>
       <c r="AD46" s="31"/>
     </row>
-    <row r="47" spans="1:30" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:30" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="23"/>
       <c r="B47" s="33"/>
-      <c r="C47" s="20"/>
-[...11 lines deleted...]
-      <c r="O47" s="17"/>
+      <c r="C47" s="139" t="s">
+        <v>68</v>
+      </c>
+      <c r="D47" s="139"/>
+      <c r="E47" s="139"/>
+      <c r="F47" s="139"/>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="139"/>
+      <c r="M47" s="139"/>
+      <c r="N47" s="139"/>
+      <c r="O47" s="29"/>
       <c r="P47" s="15"/>
       <c r="S47" s="9"/>
       <c r="T47" s="34"/>
       <c r="Y47" s="31"/>
       <c r="Z47" s="31"/>
       <c r="AD47" s="31"/>
     </row>
-    <row r="48" spans="1:30" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:30" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="23"/>
       <c r="B48" s="33"/>
-      <c r="C48" s="131" t="s">
-[...15 lines deleted...]
-      <c r="O48" s="17"/>
+      <c r="C48" s="53"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" s="106"/>
+      <c r="G48" s="106"/>
+      <c r="H48" s="106"/>
+      <c r="I48" s="106"/>
+      <c r="J48" s="106"/>
+      <c r="K48" s="106"/>
+      <c r="L48" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M48" s="110"/>
+      <c r="N48" s="110"/>
+      <c r="O48" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P48" s="15"/>
       <c r="S48" s="9"/>
       <c r="T48" s="34"/>
       <c r="Y48" s="31"/>
       <c r="Z48" s="31"/>
       <c r="AD48" s="31"/>
     </row>
-    <row r="49" spans="1:30" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:30" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="23"/>
       <c r="B49" s="33"/>
-      <c r="C49" s="53"/>
-[...15 lines deleted...]
-      <c r="O49" s="17"/>
+      <c r="C49" s="138" t="s">
+        <v>67</v>
+      </c>
+      <c r="D49" s="138"/>
+      <c r="E49" s="111"/>
+      <c r="F49" s="111"/>
+      <c r="G49" s="111"/>
+      <c r="H49" s="111"/>
+      <c r="I49" s="111"/>
+      <c r="J49" s="111"/>
+      <c r="K49" s="111"/>
+      <c r="L49" s="111"/>
+      <c r="M49" s="111"/>
+      <c r="N49" s="111"/>
+      <c r="O49" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P49" s="15"/>
       <c r="S49" s="9"/>
       <c r="T49" s="34"/>
       <c r="Y49" s="31"/>
       <c r="Z49" s="31"/>
       <c r="AD49" s="31"/>
     </row>
-    <row r="50" spans="1:30" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:30" ht="7.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23"/>
       <c r="B50" s="33"/>
-      <c r="C50" s="20" t="s">
-[...12 lines deleted...]
-      <c r="N50" s="111"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="49"/>
+      <c r="E50" s="60"/>
+      <c r="F50" s="60"/>
+      <c r="G50" s="60"/>
+      <c r="H50" s="60"/>
+      <c r="I50" s="60"/>
+      <c r="J50" s="60"/>
+      <c r="K50" s="60"/>
+      <c r="L50" s="49"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
       <c r="O50" s="17"/>
       <c r="P50" s="15"/>
       <c r="S50" s="9"/>
       <c r="T50" s="34"/>
       <c r="Y50" s="31"/>
       <c r="Z50" s="31"/>
       <c r="AD50" s="31"/>
     </row>
-    <row r="51" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:30" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="23"/>
       <c r="B51" s="33"/>
-      <c r="C51" s="20"/>
-[...10 lines deleted...]
-      <c r="N51" s="49"/>
+      <c r="C51" s="132" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" s="133"/>
+      <c r="E51" s="114"/>
+      <c r="F51" s="114"/>
+      <c r="G51" s="114"/>
+      <c r="H51" s="114"/>
+      <c r="I51" s="114"/>
+      <c r="J51" s="114"/>
+      <c r="K51" s="114"/>
+      <c r="L51" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="M51" s="114"/>
+      <c r="N51" s="114"/>
       <c r="O51" s="17"/>
       <c r="P51" s="15"/>
+      <c r="S51" s="9"/>
       <c r="T51" s="34"/>
       <c r="Y51" s="31"/>
       <c r="Z51" s="31"/>
       <c r="AD51" s="31"/>
     </row>
-    <row r="52" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:30" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="23"/>
-      <c r="B52" s="59"/>
-[...12 lines deleted...]
-      <c r="O52" s="57"/>
+      <c r="B52" s="33"/>
+      <c r="C52" s="53"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="106"/>
+      <c r="G52" s="106"/>
+      <c r="H52" s="106"/>
+      <c r="I52" s="106"/>
+      <c r="J52" s="106"/>
+      <c r="K52" s="106"/>
+      <c r="L52" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M52" s="110"/>
+      <c r="N52" s="110"/>
+      <c r="O52" s="17"/>
       <c r="P52" s="15"/>
+      <c r="S52" s="9"/>
       <c r="T52" s="34"/>
       <c r="Y52" s="31"/>
       <c r="Z52" s="31"/>
       <c r="AD52" s="31"/>
     </row>
-    <row r="53" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="23"/>
-      <c r="B53" s="149" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B53" s="33"/>
+      <c r="C53" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D53" s="112"/>
+      <c r="E53" s="112"/>
+      <c r="F53" s="112"/>
+      <c r="G53" s="112"/>
+      <c r="H53" s="112"/>
+      <c r="I53" s="112"/>
+      <c r="J53" s="112"/>
+      <c r="K53" s="112"/>
+      <c r="L53" s="112"/>
+      <c r="M53" s="112"/>
+      <c r="N53" s="112"/>
+      <c r="O53" s="17"/>
       <c r="P53" s="15"/>
+      <c r="S53" s="9"/>
       <c r="T53" s="34"/>
       <c r="Y53" s="31"/>
       <c r="Z53" s="31"/>
       <c r="AD53" s="31"/>
     </row>
-    <row r="54" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="23"/>
-      <c r="B54" s="14"/>
-[...12 lines deleted...]
-      <c r="O54" s="35"/>
+      <c r="B54" s="33"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="49"/>
+      <c r="L54" s="49"/>
+      <c r="M54" s="49"/>
+      <c r="N54" s="49"/>
+      <c r="O54" s="17"/>
       <c r="P54" s="15"/>
       <c r="T54" s="34"/>
       <c r="Y54" s="31"/>
       <c r="Z54" s="31"/>
       <c r="AD54" s="31"/>
     </row>
-    <row r="55" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="23"/>
       <c r="B55" s="59"/>
       <c r="C55" s="58"/>
       <c r="D55" s="58"/>
       <c r="E55" s="58"/>
       <c r="F55" s="58"/>
       <c r="G55" s="58"/>
       <c r="H55" s="58"/>
       <c r="I55" s="58"/>
       <c r="J55" s="58"/>
       <c r="K55" s="58"/>
       <c r="L55" s="58"/>
       <c r="M55" s="58"/>
       <c r="N55" s="58"/>
       <c r="O55" s="57"/>
       <c r="P55" s="15"/>
       <c r="T55" s="34"/>
       <c r="Y55" s="31"/>
       <c r="Z55" s="31"/>
       <c r="AD55" s="31"/>
     </row>
-    <row r="56" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="23"/>
-      <c r="B56" s="140" t="s">
-[...14 lines deleted...]
-      <c r="O56" s="17"/>
+      <c r="B56" s="151" t="s">
+        <v>63</v>
+      </c>
+      <c r="C56" s="152"/>
+      <c r="D56" s="152"/>
+      <c r="E56" s="152"/>
+      <c r="F56" s="177"/>
+      <c r="G56" s="178"/>
+      <c r="H56" s="179" t="s">
+        <v>62</v>
+      </c>
+      <c r="I56" s="179"/>
+      <c r="J56" s="179"/>
+      <c r="K56" s="179"/>
+      <c r="L56" s="179"/>
+      <c r="O56" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P56" s="15"/>
-      <c r="S56" s="9"/>
       <c r="T56" s="34"/>
       <c r="Y56" s="31"/>
       <c r="Z56" s="31"/>
       <c r="AD56" s="31"/>
     </row>
-    <row r="57" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="23"/>
       <c r="B57" s="14"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
       <c r="E57" s="13"/>
       <c r="F57" s="13"/>
       <c r="G57" s="13"/>
       <c r="H57" s="13"/>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13"/>
       <c r="N57" s="13"/>
       <c r="O57" s="35"/>
       <c r="P57" s="15"/>
       <c r="T57" s="34"/>
       <c r="Y57" s="31"/>
       <c r="Z57" s="31"/>
       <c r="AD57" s="31"/>
     </row>
-    <row r="58" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="23"/>
-      <c r="B58" s="114" t="s">
-[...14 lines deleted...]
-      <c r="O58" s="116"/>
+      <c r="B58" s="59"/>
+      <c r="C58" s="58"/>
+      <c r="D58" s="58"/>
+      <c r="E58" s="58"/>
+      <c r="F58" s="58"/>
+      <c r="G58" s="58"/>
+      <c r="H58" s="58"/>
+      <c r="I58" s="58"/>
+      <c r="J58" s="58"/>
+      <c r="K58" s="58"/>
+      <c r="L58" s="58"/>
+      <c r="M58" s="58"/>
+      <c r="N58" s="58"/>
+      <c r="O58" s="57"/>
       <c r="P58" s="15"/>
       <c r="T58" s="34"/>
       <c r="Y58" s="31"/>
       <c r="Z58" s="31"/>
       <c r="AD58" s="31"/>
     </row>
-    <row r="59" spans="1:30" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="23"/>
-      <c r="B59" s="59"/>
-[...12 lines deleted...]
-      <c r="O59" s="57"/>
+      <c r="B59" s="142" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" s="143"/>
+      <c r="D59" s="143"/>
+      <c r="E59" s="143"/>
+      <c r="F59" s="143"/>
+      <c r="G59" s="143"/>
+      <c r="H59" s="145"/>
+      <c r="I59" s="145"/>
+      <c r="J59" s="145"/>
+      <c r="K59" s="145"/>
+      <c r="L59" s="145"/>
+      <c r="M59" s="145"/>
+      <c r="N59" s="145"/>
+      <c r="O59" s="17"/>
       <c r="P59" s="15"/>
+      <c r="S59" s="9"/>
       <c r="T59" s="34"/>
       <c r="Y59" s="31"/>
       <c r="Z59" s="31"/>
       <c r="AD59" s="31"/>
     </row>
-    <row r="60" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="23"/>
-      <c r="B60" s="33"/>
-[...14 lines deleted...]
-      <c r="O60" s="17"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="13"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+      <c r="G60" s="13"/>
+      <c r="H60" s="13"/>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="13"/>
+      <c r="L60" s="13"/>
+      <c r="M60" s="13"/>
+      <c r="N60" s="13"/>
+      <c r="O60" s="35"/>
       <c r="P60" s="15"/>
-      <c r="S60" s="9"/>
       <c r="T60" s="34"/>
       <c r="Y60" s="31"/>
       <c r="Z60" s="31"/>
       <c r="AD60" s="31"/>
     </row>
-    <row r="61" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="23"/>
-      <c r="B61" s="33"/>
-[...14 lines deleted...]
-      <c r="O61" s="17"/>
+      <c r="B61" s="115" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="116"/>
+      <c r="D61" s="116"/>
+      <c r="E61" s="116"/>
+      <c r="F61" s="116"/>
+      <c r="G61" s="116"/>
+      <c r="H61" s="116"/>
+      <c r="I61" s="116"/>
+      <c r="J61" s="116"/>
+      <c r="K61" s="116"/>
+      <c r="L61" s="116"/>
+      <c r="M61" s="116"/>
+      <c r="N61" s="116"/>
+      <c r="O61" s="117"/>
       <c r="P61" s="15"/>
-      <c r="S61" s="9"/>
       <c r="T61" s="34"/>
       <c r="Y61" s="31"/>
       <c r="Z61" s="31"/>
       <c r="AD61" s="31"/>
     </row>
-    <row r="62" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:30" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="23"/>
-      <c r="B62" s="33"/>
-[...14 lines deleted...]
-      <c r="O62" s="17"/>
+      <c r="B62" s="59"/>
+      <c r="C62" s="58"/>
+      <c r="D62" s="58"/>
+      <c r="E62" s="58"/>
+      <c r="F62" s="58"/>
+      <c r="G62" s="58"/>
+      <c r="H62" s="58"/>
+      <c r="I62" s="58"/>
+      <c r="J62" s="58"/>
+      <c r="K62" s="58"/>
+      <c r="L62" s="58"/>
+      <c r="M62" s="58"/>
+      <c r="N62" s="58"/>
+      <c r="O62" s="57"/>
       <c r="P62" s="15"/>
-      <c r="S62" s="9"/>
       <c r="T62" s="34"/>
       <c r="Y62" s="31"/>
       <c r="Z62" s="31"/>
       <c r="AD62" s="31"/>
     </row>
-    <row r="63" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="23"/>
       <c r="B63" s="33"/>
-      <c r="C63" s="55"/>
-[...12 lines deleted...]
-      <c r="N63" s="112"/>
+      <c r="C63" s="124" t="s">
+        <v>59</v>
+      </c>
+      <c r="D63" s="124"/>
+      <c r="E63" s="124"/>
+      <c r="F63" s="124"/>
+      <c r="G63" s="21"/>
+      <c r="H63" s="105"/>
+      <c r="I63" s="106"/>
+      <c r="J63" s="106"/>
+      <c r="K63" s="106"/>
+      <c r="L63" s="106"/>
+      <c r="M63" s="106"/>
+      <c r="N63" s="106"/>
       <c r="O63" s="17"/>
       <c r="P63" s="15"/>
       <c r="S63" s="9"/>
       <c r="T63" s="34"/>
       <c r="Y63" s="31"/>
       <c r="Z63" s="31"/>
       <c r="AD63" s="31"/>
     </row>
-    <row r="64" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="23"/>
       <c r="B64" s="33"/>
-      <c r="C64" s="55"/>
-[...12 lines deleted...]
-      <c r="N64" s="112"/>
+      <c r="C64" s="137" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" s="137"/>
+      <c r="E64" s="137"/>
+      <c r="F64" s="137"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="121"/>
+      <c r="I64" s="114"/>
+      <c r="J64" s="114"/>
+      <c r="K64" s="114"/>
+      <c r="L64" s="114"/>
+      <c r="M64" s="114"/>
+      <c r="N64" s="114"/>
       <c r="O64" s="17"/>
       <c r="P64" s="15"/>
       <c r="S64" s="9"/>
       <c r="T64" s="34"/>
       <c r="Y64" s="31"/>
       <c r="Z64" s="31"/>
       <c r="AD64" s="31"/>
     </row>
     <row r="65" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="23"/>
       <c r="B65" s="33"/>
-      <c r="C65" s="131" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="C65" s="144" t="s">
+        <v>57</v>
+      </c>
+      <c r="D65" s="131"/>
+      <c r="E65" s="131"/>
+      <c r="F65" s="131"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="121"/>
+      <c r="I65" s="114"/>
+      <c r="J65" s="114"/>
+      <c r="K65" s="114"/>
+      <c r="L65" s="114"/>
+      <c r="M65" s="114"/>
+      <c r="N65" s="114"/>
+      <c r="O65" s="17"/>
       <c r="P65" s="15"/>
+      <c r="S65" s="9"/>
       <c r="T65" s="34"/>
       <c r="Y65" s="31"/>
       <c r="Z65" s="31"/>
       <c r="AD65" s="31"/>
     </row>
     <row r="66" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="23"/>
       <c r="B66" s="33"/>
-      <c r="C66" s="139" t="s">
-[...13 lines deleted...]
-      <c r="O66" s="29"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="131" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="131"/>
+      <c r="F66" s="131"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="113"/>
+      <c r="I66" s="113"/>
+      <c r="J66" s="113"/>
+      <c r="K66" s="113"/>
+      <c r="L66" s="113"/>
+      <c r="M66" s="113"/>
+      <c r="N66" s="113"/>
+      <c r="O66" s="17"/>
       <c r="P66" s="15"/>
+      <c r="S66" s="9"/>
       <c r="T66" s="34"/>
       <c r="Y66" s="31"/>
       <c r="Z66" s="31"/>
       <c r="AD66" s="31"/>
     </row>
-    <row r="67" spans="1:30" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="23"/>
       <c r="B67" s="33"/>
-      <c r="C67" s="53"/>
-[...15 lines deleted...]
-      <c r="O67" s="29"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="131" t="s">
+        <v>55</v>
+      </c>
+      <c r="E67" s="131"/>
+      <c r="F67" s="131"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="113"/>
+      <c r="I67" s="113"/>
+      <c r="J67" s="113"/>
+      <c r="K67" s="113"/>
+      <c r="L67" s="113"/>
+      <c r="M67" s="113"/>
+      <c r="N67" s="113"/>
+      <c r="O67" s="17"/>
       <c r="P67" s="15"/>
+      <c r="S67" s="9"/>
       <c r="T67" s="34"/>
       <c r="Y67" s="31"/>
       <c r="Z67" s="31"/>
       <c r="AD67" s="31"/>
     </row>
-    <row r="68" spans="1:30" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="23"/>
       <c r="B68" s="33"/>
-      <c r="C68" s="20" t="s">
-[...12 lines deleted...]
-      <c r="N68" s="110"/>
+      <c r="C68" s="132" t="s">
+        <v>54</v>
+      </c>
+      <c r="D68" s="133"/>
+      <c r="E68" s="114"/>
+      <c r="F68" s="114"/>
+      <c r="G68" s="114"/>
+      <c r="H68" s="114"/>
+      <c r="I68" s="114"/>
+      <c r="J68" s="114"/>
+      <c r="K68" s="114"/>
+      <c r="L68" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="M68" s="114"/>
+      <c r="N68" s="114"/>
       <c r="O68" s="29" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P68" s="15"/>
       <c r="T68" s="34"/>
       <c r="Y68" s="31"/>
       <c r="Z68" s="31"/>
       <c r="AD68" s="31"/>
     </row>
-    <row r="69" spans="1:30" s="39" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="O69" s="43"/>
+    <row r="69" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="23"/>
+      <c r="B69" s="33"/>
+      <c r="C69" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="D69" s="139"/>
+      <c r="E69" s="139"/>
+      <c r="F69" s="139"/>
+      <c r="G69" s="139"/>
+      <c r="H69" s="139"/>
+      <c r="I69" s="139"/>
+      <c r="J69" s="139"/>
+      <c r="K69" s="139"/>
+      <c r="L69" s="139"/>
+      <c r="M69" s="139"/>
+      <c r="N69" s="139"/>
+      <c r="O69" s="29"/>
       <c r="P69" s="15"/>
-      <c r="Q69" s="42"/>
-[...6 lines deleted...]
-    <row r="70" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="T69" s="34"/>
+      <c r="Y69" s="31"/>
+      <c r="Z69" s="31"/>
+      <c r="AD69" s="31"/>
+    </row>
+    <row r="70" spans="1:30" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A70" s="23"/>
       <c r="B70" s="33"/>
-      <c r="C70" s="22" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C70" s="53"/>
+      <c r="D70" s="9"/>
+      <c r="E70" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="F70" s="106"/>
+      <c r="G70" s="106"/>
+      <c r="H70" s="106"/>
+      <c r="I70" s="106"/>
+      <c r="J70" s="106"/>
+      <c r="K70" s="106"/>
+      <c r="L70" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M70" s="110"/>
+      <c r="N70" s="110"/>
+      <c r="O70" s="29"/>
       <c r="P70" s="15"/>
       <c r="T70" s="34"/>
       <c r="Y70" s="31"/>
       <c r="Z70" s="31"/>
-    </row>
-    <row r="71" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD70" s="31"/>
+    </row>
+    <row r="71" spans="1:30" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="23"/>
-      <c r="B71" s="37"/>
-[...7 lines deleted...]
-      <c r="O71" s="17"/>
+      <c r="B71" s="33"/>
+      <c r="C71" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="20"/>
+      <c r="E71" s="49"/>
+      <c r="F71" s="111"/>
+      <c r="G71" s="111"/>
+      <c r="H71" s="111"/>
+      <c r="I71" s="111"/>
+      <c r="J71" s="111"/>
+      <c r="K71" s="111"/>
+      <c r="L71" s="111"/>
+      <c r="M71" s="111"/>
+      <c r="N71" s="111"/>
+      <c r="O71" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P71" s="15"/>
       <c r="T71" s="34"/>
       <c r="Y71" s="31"/>
       <c r="Z71" s="31"/>
-    </row>
-[...15 lines deleted...]
-      <c r="O72" s="35"/>
+      <c r="AD71" s="31"/>
+    </row>
+    <row r="72" spans="1:30" s="39" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="48"/>
+      <c r="B72" s="47"/>
+      <c r="C72" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" s="45"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44"/>
+      <c r="I72" s="44"/>
+      <c r="J72" s="44"/>
+      <c r="K72" s="44"/>
+      <c r="L72" s="44"/>
+      <c r="M72" s="44"/>
+      <c r="N72" s="44"/>
+      <c r="O72" s="43"/>
       <c r="P72" s="15"/>
-      <c r="T72" s="34"/>
-[...3 lines deleted...]
-    <row r="73" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Q72" s="42"/>
+      <c r="R72" s="42"/>
+      <c r="S72" s="42"/>
+      <c r="T72" s="41"/>
+      <c r="Y72" s="40"/>
+      <c r="Z72" s="40"/>
+    </row>
+    <row r="73" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="23"/>
       <c r="B73" s="33"/>
       <c r="C73" s="22" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="O73" s="17"/>
+        <v>47</v>
+      </c>
+      <c r="H73" s="38"/>
+      <c r="I73" s="9"/>
+      <c r="J73" s="9"/>
+      <c r="O73" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P73" s="15"/>
+      <c r="T73" s="34"/>
       <c r="Y73" s="31"/>
       <c r="Z73" s="31"/>
     </row>
-    <row r="74" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="O74" s="25"/>
+    <row r="74" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="23"/>
+      <c r="B74" s="37"/>
+      <c r="H74" s="9"/>
+      <c r="I74" s="9"/>
+      <c r="J74" s="9"/>
+      <c r="K74" s="36"/>
+      <c r="L74" s="145"/>
+      <c r="M74" s="145"/>
+      <c r="N74" s="145"/>
+      <c r="O74" s="17"/>
       <c r="P74" s="15"/>
-      <c r="Q74" s="9"/>
-[...21 lines deleted...]
-      <c r="O75" s="25"/>
+      <c r="T74" s="34"/>
+      <c r="Y74" s="31"/>
+      <c r="Z74" s="31"/>
+    </row>
+    <row r="75" spans="1:30" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="23"/>
+      <c r="B75" s="14"/>
+      <c r="C75" s="13"/>
+      <c r="D75" s="13"/>
+      <c r="E75" s="13"/>
+      <c r="F75" s="13"/>
+      <c r="G75" s="13"/>
+      <c r="H75" s="13"/>
+      <c r="I75" s="13"/>
+      <c r="J75" s="13"/>
+      <c r="K75" s="13"/>
+      <c r="L75" s="13"/>
+      <c r="M75" s="13"/>
+      <c r="N75" s="13"/>
+      <c r="O75" s="35"/>
       <c r="P75" s="15"/>
-      <c r="Q75" s="9"/>
-[...21 lines deleted...]
-      <c r="O76" s="25"/>
+      <c r="T75" s="34"/>
+      <c r="Y75" s="31"/>
+      <c r="Z75" s="31"/>
+    </row>
+    <row r="76" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="23"/>
+      <c r="B76" s="33"/>
+      <c r="C76" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="H76" s="32"/>
+      <c r="L76" s="32"/>
+      <c r="O76" s="17"/>
       <c r="P76" s="15"/>
-      <c r="Q76" s="9"/>
-[...2 lines deleted...]
-      <c r="T76" s="24"/>
+      <c r="Y76" s="31"/>
+      <c r="Z76" s="31"/>
     </row>
     <row r="77" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="28"/>
       <c r="B77" s="27"/>
-      <c r="C77" s="148" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="C77" s="131" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77" s="131"/>
+      <c r="E77" s="134"/>
+      <c r="F77" s="134"/>
+      <c r="G77" s="134"/>
+      <c r="H77" s="134"/>
+      <c r="I77" s="134"/>
+      <c r="J77" s="134"/>
+      <c r="K77" s="134"/>
+      <c r="L77" s="134"/>
+      <c r="M77" s="134"/>
+      <c r="N77" s="9"/>
+      <c r="O77" s="25"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="9"/>
       <c r="R77" s="9"/>
       <c r="S77" s="9"/>
       <c r="T77" s="24"/>
     </row>
-    <row r="78" spans="1:30" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="28"/>
       <c r="B78" s="27"/>
-      <c r="C78" s="9"/>
-[...4 lines deleted...]
-      <c r="H78" s="9"/>
+      <c r="C78" s="131" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" s="131"/>
+      <c r="E78" s="146"/>
+      <c r="F78" s="146"/>
+      <c r="G78" s="146"/>
+      <c r="H78" s="146"/>
       <c r="I78" s="146"/>
       <c r="J78" s="146"/>
       <c r="K78" s="146"/>
       <c r="L78" s="146"/>
-      <c r="M78" s="9"/>
+      <c r="M78" s="146"/>
       <c r="N78" s="9"/>
       <c r="O78" s="25"/>
       <c r="P78" s="15"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
       <c r="S78" s="9"/>
       <c r="T78" s="24"/>
     </row>
-    <row r="79" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="O79" s="126"/>
+    <row r="79" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="28"/>
+      <c r="B79" s="27"/>
+      <c r="C79" s="131" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" s="131"/>
+      <c r="E79" s="134"/>
+      <c r="F79" s="134"/>
+      <c r="G79" s="134"/>
+      <c r="H79" s="134"/>
+      <c r="I79" s="134"/>
+      <c r="J79" s="134"/>
+      <c r="K79" s="134"/>
+      <c r="L79" s="9"/>
+      <c r="M79" s="9"/>
+      <c r="N79" s="9"/>
+      <c r="O79" s="25"/>
       <c r="P79" s="15"/>
-    </row>
-[...15 lines deleted...]
-      <c r="O80" s="129"/>
+      <c r="Q79" s="9"/>
+      <c r="R79" s="9"/>
+      <c r="S79" s="9"/>
+      <c r="T79" s="24"/>
+    </row>
+    <row r="80" spans="1:30" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="28"/>
+      <c r="B80" s="27"/>
+      <c r="C80" s="150" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" s="150"/>
+      <c r="E80" s="146"/>
+      <c r="F80" s="146"/>
+      <c r="G80" s="146"/>
+      <c r="H80" s="146"/>
+      <c r="I80" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="J80" s="147"/>
+      <c r="K80" s="147"/>
+      <c r="L80" s="148"/>
+      <c r="M80" s="149"/>
+      <c r="N80" s="149"/>
+      <c r="O80" s="29" t="s">
+        <v>40</v>
+      </c>
       <c r="P80" s="15"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="17"/>
+      <c r="Q80" s="9"/>
+      <c r="R80" s="9"/>
+      <c r="S80" s="9"/>
+      <c r="T80" s="24"/>
+    </row>
+    <row r="81" spans="1:20" ht="7.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="28"/>
+      <c r="B81" s="27"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="26"/>
+      <c r="E81" s="26"/>
+      <c r="F81" s="9"/>
+      <c r="G81" s="9"/>
+      <c r="H81" s="9"/>
+      <c r="I81" s="148"/>
+      <c r="J81" s="148"/>
+      <c r="K81" s="148"/>
+      <c r="L81" s="148"/>
+      <c r="M81" s="9"/>
+      <c r="N81" s="9"/>
+      <c r="O81" s="25"/>
       <c r="P81" s="15"/>
-    </row>
-[...17 lines deleted...]
-      <c r="O82" s="119"/>
+      <c r="Q81" s="9"/>
+      <c r="R81" s="9"/>
+      <c r="S81" s="9"/>
+      <c r="T81" s="24"/>
+    </row>
+    <row r="82" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="23"/>
+      <c r="B82" s="125" t="s">
+        <v>39</v>
+      </c>
+      <c r="C82" s="126"/>
+      <c r="D82" s="126"/>
+      <c r="E82" s="126"/>
+      <c r="F82" s="126"/>
+      <c r="G82" s="126"/>
+      <c r="H82" s="126"/>
+      <c r="I82" s="126"/>
+      <c r="J82" s="126"/>
+      <c r="K82" s="126"/>
+      <c r="L82" s="126"/>
+      <c r="M82" s="126"/>
+      <c r="N82" s="126"/>
+      <c r="O82" s="127"/>
       <c r="P82" s="15"/>
-      <c r="R82" s="18" t="s">
-[...19 lines deleted...]
-      <c r="O83" s="106"/>
+    </row>
+    <row r="83" spans="1:20" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="23"/>
+      <c r="B83" s="128"/>
+      <c r="C83" s="129"/>
+      <c r="D83" s="129"/>
+      <c r="E83" s="129"/>
+      <c r="F83" s="129"/>
+      <c r="G83" s="129"/>
+      <c r="H83" s="129"/>
+      <c r="I83" s="129"/>
+      <c r="J83" s="129"/>
+      <c r="K83" s="129"/>
+      <c r="L83" s="129"/>
+      <c r="M83" s="129"/>
+      <c r="N83" s="129"/>
+      <c r="O83" s="130"/>
       <c r="P83" s="15"/>
-      <c r="R83" s="18" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="84" spans="1:20" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="17"/>
-      <c r="D84" s="20" t="s">
-[...8 lines deleted...]
-      <c r="O84" s="106"/>
       <c r="P84" s="15"/>
-      <c r="R84" s="18" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="85" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A85" s="17"/>
-      <c r="D85" s="20" t="s">
-[...8 lines deleted...]
-      <c r="O85" s="106"/>
+      <c r="B85" s="118" t="s">
+        <v>38</v>
+      </c>
+      <c r="C85" s="119"/>
+      <c r="D85" s="119"/>
+      <c r="E85" s="119"/>
+      <c r="F85" s="119"/>
+      <c r="G85" s="119"/>
+      <c r="H85" s="119"/>
+      <c r="I85" s="119"/>
+      <c r="J85" s="119"/>
+      <c r="K85" s="119"/>
+      <c r="L85" s="119"/>
+      <c r="M85" s="119"/>
+      <c r="N85" s="119"/>
+      <c r="O85" s="120"/>
       <c r="P85" s="15"/>
       <c r="R85" s="18" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A86" s="17"/>
-      <c r="D86" s="20" t="s">
-[...8 lines deleted...]
-      <c r="O86" s="106"/>
+      <c r="C86" s="22"/>
+      <c r="D86" s="109" t="s">
+        <v>36</v>
+      </c>
+      <c r="E86" s="109"/>
+      <c r="F86" s="109"/>
+      <c r="G86" s="109"/>
+      <c r="H86" s="21"/>
+      <c r="I86" s="105"/>
+      <c r="J86" s="106"/>
+      <c r="K86" s="106"/>
+      <c r="L86" s="106"/>
+      <c r="M86" s="106"/>
+      <c r="N86" s="106"/>
+      <c r="O86" s="107"/>
       <c r="P86" s="15"/>
       <c r="R86" s="18" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:18" x14ac:dyDescent="0.2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A87" s="17"/>
-      <c r="B87" s="14"/>
-[...12 lines deleted...]
-      <c r="O87" s="16"/>
+      <c r="D87" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="I87" s="105"/>
+      <c r="J87" s="106"/>
+      <c r="K87" s="106"/>
+      <c r="L87" s="106"/>
+      <c r="M87" s="106"/>
+      <c r="N87" s="106"/>
+      <c r="O87" s="107"/>
       <c r="P87" s="15"/>
-    </row>
-[...16 lines deleted...]
-      <c r="Q88" s="12"/>
+      <c r="R87" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="17"/>
+      <c r="D88" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="I88" s="105"/>
+      <c r="J88" s="106"/>
+      <c r="K88" s="106"/>
+      <c r="L88" s="106"/>
+      <c r="M88" s="106"/>
+      <c r="N88" s="106"/>
+      <c r="O88" s="107"/>
+      <c r="P88" s="15"/>
+      <c r="R88" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="17"/>
+      <c r="D89" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="I89" s="105"/>
+      <c r="J89" s="106"/>
+      <c r="K89" s="106"/>
+      <c r="L89" s="106"/>
+      <c r="M89" s="106"/>
+      <c r="N89" s="106"/>
+      <c r="O89" s="107"/>
+      <c r="P89" s="15"/>
+      <c r="R89" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A90" s="17"/>
+      <c r="B90" s="14"/>
+      <c r="C90" s="13"/>
+      <c r="D90" s="13"/>
+      <c r="E90" s="13"/>
+      <c r="F90" s="13"/>
+      <c r="G90" s="13"/>
+      <c r="H90" s="13"/>
+      <c r="I90" s="13"/>
+      <c r="J90" s="13"/>
+      <c r="K90" s="13"/>
+      <c r="L90" s="13"/>
+      <c r="M90" s="13"/>
+      <c r="N90" s="13"/>
+      <c r="O90" s="16"/>
+      <c r="P90" s="15"/>
+    </row>
+    <row r="91" spans="1:20" ht="7.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="14"/>
+      <c r="C91" s="13"/>
+      <c r="D91" s="13"/>
+      <c r="E91" s="13"/>
+      <c r="F91" s="13"/>
+      <c r="G91" s="13"/>
+      <c r="H91" s="13"/>
+      <c r="I91" s="13"/>
+      <c r="J91" s="13"/>
+      <c r="K91" s="13"/>
+      <c r="L91" s="13"/>
+      <c r="M91" s="13"/>
+      <c r="N91" s="13"/>
+      <c r="O91" s="13"/>
+      <c r="P91" s="13"/>
+      <c r="Q91" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="101">
-[...3 lines deleted...]
-    <mergeCell ref="B82:O82"/>
+  <mergeCells count="102">
+    <mergeCell ref="I87:O87"/>
+    <mergeCell ref="I88:O88"/>
+    <mergeCell ref="I89:O89"/>
+    <mergeCell ref="B85:O85"/>
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="E2:Q2"/>
     <mergeCell ref="K1:Q1"/>
     <mergeCell ref="E1:J1"/>
-    <mergeCell ref="F53:G53"/>
-[...4 lines deleted...]
-    <mergeCell ref="H53:L53"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="L74:N74"/>
+    <mergeCell ref="E78:M78"/>
+    <mergeCell ref="C63:F63"/>
+    <mergeCell ref="H63:N63"/>
+    <mergeCell ref="H56:L56"/>
     <mergeCell ref="H17:N17"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="H19:N19"/>
     <mergeCell ref="H21:N21"/>
     <mergeCell ref="H24:N24"/>
-    <mergeCell ref="C61:F61"/>
-[...4 lines deleted...]
-    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="C64:F64"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:K51"/>
+    <mergeCell ref="M46:N46"/>
     <mergeCell ref="F4:N7"/>
     <mergeCell ref="A4:E7"/>
     <mergeCell ref="B9:O9"/>
     <mergeCell ref="F12:L12"/>
     <mergeCell ref="F13:L13"/>
     <mergeCell ref="M11:N13"/>
     <mergeCell ref="F11:L11"/>
-    <mergeCell ref="H40:N40"/>
+    <mergeCell ref="H43:N43"/>
     <mergeCell ref="H20:N20"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="C17:F17"/>
-    <mergeCell ref="D42:F42"/>
-    <mergeCell ref="H42:N42"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="H45:N45"/>
     <mergeCell ref="H22:N22"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:L14"/>
-    <mergeCell ref="D32:O35"/>
-[...15 lines deleted...]
-    <mergeCell ref="M67:N67"/>
     <mergeCell ref="H29:I29"/>
+    <mergeCell ref="B59:G59"/>
+    <mergeCell ref="C65:F65"/>
+    <mergeCell ref="H59:N59"/>
+    <mergeCell ref="E80:H80"/>
+    <mergeCell ref="I80:L81"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="E79:K79"/>
+    <mergeCell ref="D67:F67"/>
+    <mergeCell ref="H66:N66"/>
+    <mergeCell ref="M80:N80"/>
+    <mergeCell ref="D66:F66"/>
+    <mergeCell ref="F71:N71"/>
+    <mergeCell ref="C80:D80"/>
+    <mergeCell ref="C69:N69"/>
+    <mergeCell ref="F70:K70"/>
+    <mergeCell ref="M70:N70"/>
     <mergeCell ref="B16:O16"/>
     <mergeCell ref="D21:F21"/>
-    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="M51:N51"/>
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="M52:N52"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="E46:K46"/>
+    <mergeCell ref="C47:N47"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="D32:O36"/>
+    <mergeCell ref="D37:O38"/>
+    <mergeCell ref="I86:O86"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="D86:G86"/>
     <mergeCell ref="M48:N48"/>
-    <mergeCell ref="F49:K49"/>
-[...12 lines deleted...]
-    <mergeCell ref="D50:N50"/>
+    <mergeCell ref="E49:N49"/>
+    <mergeCell ref="D53:N53"/>
+    <mergeCell ref="H44:N44"/>
+    <mergeCell ref="M68:N68"/>
+    <mergeCell ref="B61:O61"/>
+    <mergeCell ref="H67:N67"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="H65:N65"/>
+    <mergeCell ref="H64:N64"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="H42:N42"/>
+    <mergeCell ref="C41:F41"/>
     <mergeCell ref="H41:N41"/>
-    <mergeCell ref="M65:N65"/>
-[...8 lines deleted...]
-    <mergeCell ref="H38:N38"/>
     <mergeCell ref="H18:N18"/>
-    <mergeCell ref="B79:O80"/>
-[...4 lines deleted...]
-    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="B82:O83"/>
+    <mergeCell ref="C77:D77"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="E68:K68"/>
+    <mergeCell ref="E77:M77"/>
+    <mergeCell ref="C78:D78"/>
   </mergeCells>
   <conditionalFormatting sqref="E1:J1">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>IF(E1="Choisir le type…",TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K1:Q1">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>IF(K1="Choisir le périmètre…",TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K1:Q1" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>P_PERIMETRE</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H53" xr:uid="{00000000-0002-0000-0200-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H56" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>$AD$13:$AD$15</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I85:O85" xr:uid="{00000000-0002-0000-0200-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I88:O88" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>$AH$13:$AH$15</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H56:N56" xr:uid="{00000000-0002-0000-0200-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H59:N59" xr:uid="{00000000-0002-0000-0200-000003000000}">
       <formula1>$AD$4:$AD$12</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E1:J1" xr:uid="{00000000-0002-0000-0200-000004000000}">
       <formula1>"FORMULAIRE A COMPLETER,FORMULAIRE A CONSULTER,Choisir le type…"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F14:L14" xr:uid="{00000000-0002-0000-0200-000005000000}">
       <formula1>$AH$4:$AH$7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="26" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4097" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>476250</xdr:colOff>
-                    <xdr:row>69</xdr:row>
+                    <xdr:colOff>480060</xdr:colOff>
+                    <xdr:row>72</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
-                    <xdr:row>70</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:row>73</xdr:row>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4098" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>466725</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:colOff>464820</xdr:colOff>
+                    <xdr:row>72</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:row>75</xdr:row>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4099" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>72</xdr:row>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>75</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
-                    <xdr:row>73</xdr:row>
+                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:row>76</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4100" r:id="rId7" name="Check Box 4">
+            <control shapeId="4118" r:id="rId7" name="Check Box 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>182880</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4101" r:id="rId8" name="Check Box 5">
+            <control shapeId="4119" r:id="rId8" name="Check Box 23">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>180975</xdr:colOff>
+                    <xdr:colOff>182880</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:rowOff>182880</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="4102" r:id="rId9" name="Check Box 6">
+            <control shapeId="4120" r:id="rId9" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>276225</xdr:colOff>
+                    <xdr:colOff>274320</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>34</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="4121" r:id="rId10" name="Check Box 25">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>274320</xdr:colOff>
+                    <xdr:row>36</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>304800</xdr:colOff>
+                    <xdr:row>37</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="9"/>
+    <col min="1" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="9"/>
+    <col min="1" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="9"/>
+    <col min="1" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M41" sqref="M41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="11.42578125" style="9"/>
+    <col min="1" max="16384" width="11.44140625" style="9"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>